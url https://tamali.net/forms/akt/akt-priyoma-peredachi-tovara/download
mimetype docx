--- v0 (2026-05-12)
+++ v1 (2026-10-10)
@@ -12,719 +12,925 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="end"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Утверждаю:</w:t>
+        <w:t xml:space="preserve">Приложение №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="end"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Генеральный директор</w:t>
+        <w:t xml:space="preserve">к договору №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="end"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">________________________________</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">«</w:t>
+        <w:t xml:space="preserve">от «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">____________ 20__ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">АКТ НА СПИСАНИЕ МАТЕРИАЛОВ</w:t>
+        <w:t xml:space="preserve">АКТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="start"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">г.</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приёма-передачи товара</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Комиссия в составе:</w:t>
+        <w:t xml:space="preserve">______________________, в лице директора ______________________________, действующего на основании ________________, именуемое в дальнейшем «Продавец»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, с одной стороны и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________, в лице директора ______________________________, действующего на основании ________________, именуемое в дальнейшем «Покупатель»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, с другой стороны (в дальнейшем вместе именуемые «Стороны» и по отдельности «Сторона»), составили настоящий Акт о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...203 lines deleted...]
-    </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">произвела списание материалов в связи с их непригодностью для дальнейшего использования.</w:t>
+        <w:t xml:space="preserve">1. В соответствии с п. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора между Сторонами №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________ 20__ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года Продавец передаёт, а Покупатель принимает Товар следующего ассортимента и количества:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="600" w:type="dxa"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2166" w:type="dxa"/>
+        <w:gridCol w:w="500" w:type="dxa"/>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="800" w:type="dxa"/>
+        <w:gridCol w:w="800" w:type="dxa"/>
+        <w:gridCol w:w="1766" w:type="dxa"/>
+        <w:gridCol w:w="1800" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcW w:w="500" w:type="dxa"/>
             <w:shd w:val="clear" w:fill="EEEEEE"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
             <w:shd w:val="clear" w:fill="EEEEEE"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование материала</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
+              <w:t xml:space="preserve">Наименование товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:shd w:val="clear" w:fill="EEEEEE"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Количество</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1500" w:type="dxa"/>
+              <w:t xml:space="preserve">Кол-во, шт.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:shd w:val="clear" w:fill="EEEEEE"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сумма (руб.)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2166" w:type="dxa"/>
+              <w:t xml:space="preserve">НДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1766" w:type="dxa"/>
             <w:shd w:val="clear" w:fill="EEEEEE"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Причина списания</w:t>
+              <w:t xml:space="preserve">Цена, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="EEEEEE"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сумма, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcW w:w="500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
-            <w:noWrap/>
-[...17 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="EEEEEE"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1500" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">______________________________________</w:t>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:jc w:val="start"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Всего на сумму: </w:t>
+        <w:t xml:space="preserve">Стоимость Товара, поставленного в соответствии с условиями Договора, составляет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> руб. (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">).</w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с учетом НДС</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Принятый Покупателем товар обладает качеством и ассортиментом, соответствующим требованиям Договора. Товар поставлен в установленные в Договоре сроки. Покупатель не имеет никаких претензий к принятому товару.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Настоящий Акт составлен в двух экземплярах, имеющих равную юридическую силу, по одному экземпляру для каждой из Сторон и является неотъемлемой частью Договора между Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4333" w:type="dxa"/>
+        <w:gridCol w:w="0" w:type="dxa"/>
+        <w:gridCol w:w="4333" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0"/>
+          <w:left w:val="single" w:sz="0"/>
+          <w:right w:val="single" w:sz="0"/>
+          <w:bottom w:val="single" w:sz="0"/>
+          <w:insideH w:val="single" w:sz="0"/>
+          <w:insideV w:val="single" w:sz="0"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4333" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПОКУПАТЕЛЬ</w:t>
+            </w:r>
+          </w:p>
+          <w:p/>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Директор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ________________  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4333" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПРОДАВЕЦ</w:t>
+            </w:r>
+          </w:p>
+          <w:p/>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Директор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ________________  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>